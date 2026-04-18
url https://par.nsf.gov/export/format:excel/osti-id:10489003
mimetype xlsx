--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10489003</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41598-023-45980-w</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Large bi-axial tensile strain effect in epitaxial BiFeO3 film grown on single crystal PrScO3</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bae, In-Tae; Lingley, Zachary R.; Foran, Brendan J.; Adams, Paul M.; Paik, Hanjong</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Scientific Reports</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2045-2322</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;A BiFeO&lt;sub&gt;3&lt;/sub&gt;film is grown epitaxially on a PrScO&lt;sub&gt;3&lt;/sub&gt;single crystal substrate which imparts ~ 1.45% of biaxial tensile strain to BiFeO&lt;sub&gt;3&lt;/sub&gt;resulting from lattice misfit. The biaxial tensile strain effect on BiFeO&lt;sub&gt;3&lt;/sub&gt;is investigated in terms of crystal structure, Poisson ratio, and ferroelectric domain structure. Lattice resolution scanning transmission electron microscopy, precession electron diffraction, and X-ray diffraction results clearly show that in-plane interplanar distance of BiFeO&lt;sub&gt;3&lt;/sub&gt;is the same as that of PrScO&lt;sub&gt;3&lt;/sub&gt;with no sign of misfit dislocations, indicating that the biaxial tensile strain caused by lattice mismatch between BiFeO&lt;sub&gt;3&lt;/sub&gt;and PrScO&lt;sub&gt;3&lt;/sub&gt;are stored as elastic energy within BiFeO&lt;sub&gt;3&lt;/sub&gt;film. Nano-beam electron diffraction patterns compared with structure factor calculation found that the BiFeO&lt;sub&gt;3&lt;/sub&gt;maintains rhombohedral symmetry, i.e., space group of&lt;italic&gt;R3c&lt;/italic&gt;. The pattern analysis also revealed two crystallographically distinguishable domains. Their relations with ferroelectric domain structures in terms of size and spontaneous polarization orientations within the domains are further understood using four-dimensional scanning transmission electron microscopy technique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2039380</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>SpringerNature</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>