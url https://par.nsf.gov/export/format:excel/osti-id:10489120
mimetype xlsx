--- v0 (2026-01-19)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10489120</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1017/psa.2022.71</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Trust of Science as a Public Collective Good</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Slater, Matthew H.; Scholfield, Emily R.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Philosophy of Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>89</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1044 to 1053</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0031-8248</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The COVID-19 pandemic and global climate change crisis remind us that widespread trust in the products of the scientific enterprise is vital to the health and safety of the global community. Insofar as appropriate responses to these (and other) crises require us to trust that enterprise, cultivating a healthier trust relationship between science and the public may be considered as a collective public good. While it might appear that scientists can contribute to this good by taking more initiative to communicate their work to public audiences, we raise a concern about unintended consequences of an individualistic approach to such communication.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1734616</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>The Philosophy of Science Association</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>