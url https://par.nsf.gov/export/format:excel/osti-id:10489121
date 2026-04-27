--- v0 (2026-01-20)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10489121</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1177/21582440211016411</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The Development and Validation of the Social Enterprise of Science Index (SESI): An Instrument to Measure Grasp of the Social-Institutional Aspects of Science</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Huxster, Joanna K.; Slater, Matthew H.; Landrum, Asheley R.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>SAGE Open</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>215824402110164</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2158-2440</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Significant gaps remain between public opinion and the scientific consensus on many issues. We present the results of three studies ( N = 722 in total) for the development and testing of a novel instrument to measure a largely unmeasured aspect of scientific literacy: the enterprise of science, particularly in the context of its social structures. We posit that this understanding of the scientific enterprise is an important source for the public’s trust in science. Our results indicate that the Social Enterprise of Science Index (SESI) is a reliable and valid instrument that correlates positively with trust in science ( r = .256, p &lt; .001), and level of education ( r = .245, p &lt; .001). We also develop and validate a six question short version of the SESI for ease of use in longer surveys.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1734616</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Sage</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>