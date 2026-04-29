--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10489204</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1029/2023JF007389</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The Roles of Bathymetry and Waves in Rip‐Channel Dynamics</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Christensen, D. F.; Raubenheimer, B.; Elgar, S.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Geophysical Research: Earth Surface</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>129</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2169-9003</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;The behavior and predictability of rip currents (strong, wave‐driven offshore‐directed surfzone currents) have been studied for decades. However, few studies have examined the effects of rip channel morphology on the rip generation or have compared morphodynamic models with observations. Here, simulations conducted with the numerical morphodynamic model MIKE21 reproduce observed trends in flows and bathymetric evolution for two channels dredged across a nearshore sandbar and terrace on an ocean beach near Duck, NC, USA. Channel dimensions, wave conditions, and flows differed between the two cases. In one case, a strong rip current was driven by moderate height, near‐normally incident waves over an approximately 1‐m deep channel with relatively little bathymetric evolution. In the other case, no rip was generated by the large, near‐normally incident waves over the shallower (∼0.5 m) channel, and the channel migrated in the direction of the mean flow and eventually filled in. The model simulated the flow directions, the generation (or not) of rip currents, and the morphological evolution of the channels reasonably well. Model simulations were then conducted for different combinations of the two channel geometries and two wave conditions to examine the relative importance of the waves and morphology to the rip current evolution. The different bathymetries were the dominant factor controlling the flow, whereas both the initial morphology and wave conditions were important for channel evolution. In addition, channel dimensions affected the spatial distribution of rip current forcings and the relative importance of terms.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2044850; 1829136</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>AGU</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>