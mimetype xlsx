--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10490402</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/pnasnexus/pgae010</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Sensory input to cortex encoded on low-dimensional periphery-correlated subspaces</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Barreiro, Andrea K; Fontenele, Antonio J; Ly, Cheng; Raju, Prashant C; Gautam, Shree Hari; Shew, Woodrow L</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Klann, Eric</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-12-21T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>PNAS Nexus</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2752-6542</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;As information about the world is conveyed from the sensory periphery to central neural circuits, it mixes with complex ongoing cortical activity. How do neural populations keep track of sensory signals, separating them from noisy ongoing activity? Here, we show that sensory signals are encoded more reliably in certain low-dimensional subspaces. These coding subspaces are defined by correlations between neural activity in the primary sensory cortex and upstream sensory brain regions; the most correlated dimensions were best for decoding. We analytically show that these correlation-based coding subspaces improve, reaching optimal limits (without an ideal observer), as noise correlations between cortex and upstream regions are reduced. We show that this principle generalizes across diverse sensory stimuli in the olfactory system and the visual system of awake mice. Our results demonstrate an algorithm the cortex may use to multiplex different functions, processing sensory input in low-dimensional subspaces separate from other ongoing functions.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1912320; 1912352; 1912338</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Oxford University Press</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>