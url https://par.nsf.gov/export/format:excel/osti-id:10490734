--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10490734</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1016/j.ygcen.2023.114304</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Effects of molting on the expression of ecdysteroid biosynthesis genes in the Y-organ of the blackback land crab, Gecarcinus lateralis</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Benrabaa, Samiha A.M.; Chang, Sharon A.; Chang, Ernest S.; Mykles, Donald L.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-09-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>General and Comparative Endocrinology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>340</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>114304</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0016-6480</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>A pair of Y-organs (YOs) synthesize ecdysteroids that initiate and coordinate molting processes in decapod crustaceans. The YO converts cholesterol to secreted products through a biosynthetic pathway involving a Rieske oxygenase encoded by Neverland (Nvd) and cytochrome P450 monooxygenases encoded by Halloween genes Spook (Spo; Cyp307a1), Phantom (Phm; Cyp306a1), Disembodied (Dib; Cyp302a1), and Shadow (Sad; Cyp315a1). NAD kinase (NADK) and 5-aminolevulinic acid synthase (ALAS) support ecdysteroid synthesis in insects. A 20-hydroxylase, encoded by Shed in decapods and Shade in insects, converts ecdysone to the active hormone 20-hydroxyecdysone (20E). 20E is inactivated by cytochrome P450 26-hydroxylase (Cyp18a1). Contigs encoding these eight proteins were extracted from a Gecarcinus lateralis YO transcriptome and their expression was quantified by quantitative polymerase chain reaction. mRNA levels of Gl-Spo and Gl-Phm were four orders of magnitude higher in YO than those in nine other tissues, while mRNA levels of Gl-NADK and Gl-ALAS were similar in all ten tissues. In G. lateralis induced to molt by multiple leg autotomy, YO mRNA levels of Gl-Nvd, Gl-Spo, Gl-Phm, Gl-NADK, and Gl-ALAS were highest in intermolt and premolt stages and lower in postmolt. Gl-Dib mRNA level was not affected by molt stage. mRNA level of Gl-Sad, which converts 2-deoxyecdysone to ecdysone, was higher in mid-and late premolt stages, when YO ecdysteroidogenic capacity is greatest. Gl-Cyp18a1 mRNA level was highest in intermolt, decreased in premolt stages, and was lowest in postmolt. In animals induced to molt by eyestalk ablation, YO mRNA levels of all eight genes were not correlated with increased hemolymph 20E titers. These results suggest that YO ecdysteroidogenic genes are differentially regulated at transcriptional and translational levels.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1922701</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Academic press inc elsevier science San diego</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>