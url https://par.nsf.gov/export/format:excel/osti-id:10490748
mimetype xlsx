--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10490748</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41562-023-01756-w</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Socio-cultural practices may have affected sex differences in stature in Early Neolithic Europe</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Cox, Samantha L.; Nicklisch, Nicole; Francken, Michael; Wahl, Joachim; Meller, Harald; Haak, Wolfgang; Alt, Kurt W.; Rosenstock, Eva; Mathieson, Iain</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-12-11T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nature Human Behaviour</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2397-3374</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The rules and structure of human culture impact health as much as genetics or environment. To study these relationships, we combine ancient DNA (n=230), skeletal metrics (n=391), paleopathology (n=606), and dietary stable isotopes (n=873) to analyze stature variation in Early Neolithic Europeans from North Central, South Central, Balkan, and Mediterranean regions. In North Central Europe, stable isotopes and linear enamel hypoplasias (LEH) indicate high environmental stress across sexes, but female stature is low, despite polygenic scores identical to males, and suggests cultural factors preferentially supported male recovery from stress. In Mediterranean populations, sexual dimorphism is reduced, indicating male vulnerability to stress and no strong cultural preference for males. Our analysis indicates that biological effects of sex-specific inequities can be linked to cultural influences at least as early as 7000 years ago, and culture, more than environment or genetics, drove height disparities in Early Neolithic Europe.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2123627</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Nature Human Behavior</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>