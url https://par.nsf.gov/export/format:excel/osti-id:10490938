--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10490938</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1098/rspb.2022.2118</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Neuromodulation and differential learning across mosquito species</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wolff, Gabriella H.; Lahondère, Chloé; Vinauger, Clément; Rylance, Elizabeth; Riffell, Jeffrey A.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-11T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the Royal Society B: Biological Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>290</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1990</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0962-8452</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mosquitoes can change their feeding behaviours based on past experiences, such as shifting from biting animals to biting humans or avoiding defensive hosts (Wolff &amp; Riffell 2018&lt;italic&gt;J. Exp. Biol.&lt;/italic&gt;&lt;bold&gt;221&lt;/bold&gt;, jeb157131. (&lt;ext-link ext-link-type='uri' href='http://dx.doi.org/10.1242/jeb.157131'&gt;doi:10.1242/jeb.157131&lt;/ext-link&gt;)). Dopamine is a critical neuromodulator for insects, allowing flexibility in their feeding preferences, but its role in the primary olfactory centre, the antennal lobe (AL), remains unclear (Vinauger&lt;italic&gt;et al.&lt;/italic&gt;2018&lt;italic&gt;Curr. Biol.&lt;/italic&gt;&lt;bold&gt;28&lt;/bold&gt;, 333–344.e8. (&lt;ext-link ext-link-type='uri' href='http://dx.doi.org/10.1016/j.cub.2017.12.015'&gt;doi:10.1016/j.cub.2017.12.015&lt;/ext-link&gt;)). It is also unknown whether mosquitoes can learn some odours and not others, or whether different species learn the same odour cues. We assayed aversive olfactory learning in four mosquito species with different host preferences, and found that they differentially learn odours salient to their preferred host. Mosquitoes that prefer humans learned odours found in mammalian skin, but not a flower odour, and a nectar-feeding species only learned a floral odour. Comparing the brains of these four species revealed significantly different innervation patterns in the AL by dopaminergic neurons. Calcium imaging in the&lt;italic&gt;Aedes aegypti&lt;/italic&gt;AL and three-dimensional image analyses of dopaminergic innervation show that glomeruli tuned to learnable odours have significantly higher dopaminergic innervation. Changes in dopamine expression in the insect AL may be an evolutionary mechanism to adapt olfactory learning circuitry without changing brain structure and confer to mosquitoes an ability to adapt to new hosts.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2124777</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>The Royal Society Publishing</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>