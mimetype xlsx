--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10491965</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/978-3-031-37963-5_87</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Generation of Time-Varying Feedback-Based Wheel Lock Attack Policies with Minimal Knowledge of the Traction Dynamics</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Mohammadi, Alireza; Malik, Hafiz</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-08-20T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Intelligent Computing. SAI 2023. Lecture Notes in Networks and Systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>There are a variety of ways, such as reflashing of targeted electronic control units (ECUs) to hijacking the control of a fleet of wheeled mobile robots, through which adversaries can execute attacks on the actuators of mobile robots and autonomous vehicles. Independent of the source of cyber-physical infiltration, assessing the physical capabilities of an adversary who has made it to the last stage and is directly controlling the cyber-physical system actuators is of crucial importance. This paper investigates the potentials of an adversary who can directly manipulate the traction dynamics of wheeled mobile robots and autonomous vehicles but has a very limited knowledge of the physical parameters of the traction dynamics. It is shown that the adversary can exploit a new class of closed-loop attack policies that can be executed against the traction dynamics leading to wheel lock conditions. In comparison with a previously proposed wheel lock closed-loop attack policy, the attack policy in this paper relies on less computations and knowledge of the traction dynamics. Furthermore, the proposed attack policy generates smooth actuator input signals and is thus harder to detect. Simulation results using various tire-ground interaction conditions demonstrate the effectiveness of the proposed wheel lock attack policy.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2035770</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Proceeding</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Springer</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>