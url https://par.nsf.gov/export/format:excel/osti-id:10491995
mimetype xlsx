--- v0 (2026-01-21)
+++ v1 (2026-04-27)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10491995</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1130/B36971.1</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Chronology and erosion rate of the Pinedale glaciation, Colorado Front Range (USA), inferred from the sedimentary record of glacial Lake Devlin</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Dethier, David P.; Leopold, Matthias; Völkel, Jörg; Buylaert, Jan-Pieter; Murray, Andrew; Nelson, Robert E.; Madole, Richard; Corbett, Lee B.; Bierman, Paul; Rosenbaum, Joseph</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-09-12T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Geological Society of America Bulletin</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0016-7606</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Glacial and periglacial sediments and landforms record the chronology of glaciation and amount of Pleistocene erosion during colder periods that added substantially to global sediment budgets and contributed to the global CO2 cycle. The now-drained glacial Lake Devlin, dammed in a Front Range tributary valley by a glacier in the North Branch of Boulder Creek (Colorado, USA) preserves an important sedimentary archive of the ca. 32−14 ka Pinedale glaciation, recording both paleoclimate information and an integrated measure of glacial and periglacial erosion rates over a full glacial cycle. Despite rapid erosion of fine-grained deposits after the lake drained, most sediment generated during Pinedale time remains as legacy deposits in the catchment. Geomorphic evidence and dating of glaciolacustrine sediment from surface exposures demonstrate that the ca. 30 ka Pinedale glacial advance was nearly as extensive as the local Late Glacial Maximum at ca. 20 ka. Sedimentary archives dated by 14C, optically stimulated luminescence, and cosmogenic nuclides extend earlier studies (Madole et al., 1973) of pollen and magnetic susceptibility (MS) in cores from the glaciolacustrine deposits of Lake Devlin and of Pinedale climate. Records suggest short-term warming and biotic change at ca. 15 ka after ∼14 kyr of cold, dry conditions punctuated by MS peaks at ca. 26.5 ka, 20 ka, and 16.5 ka. Lake Devlin drained catastrophically after ca. 14 ka, millennia after ice had retreated upvalley from the lateral moraine that dammed the lake. Sediment production during the Pinedale was equivalent to a periglacial and glacial erosion rate of ∼70 mm kyr−1, several times higher than long-term rates in the adjacent Front Range, but much lower than rates measured where modern glaciers are eroding weak bedrock in zones of rapid rock uplift, such as SSE Alaska, USA. Data from the Lake Devlin basin contribute to contemporary discussions of how glacial erosion influences the global CO2 cycle.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1735676; 2300560</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Geological Society of America</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>