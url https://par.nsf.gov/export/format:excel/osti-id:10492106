--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,183 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...131 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -197,191 +65,307 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10492106</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1021/acsearthspacechem.3c00073</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Kinetics and Products of Heterogeneous Hydroxyl Radical Oxidation of Isoprene Epoxydiol-Derived Secondary Organic Aerosol</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Yan, Jin; Zhang, Yue; Chen, Yuzhi; Armstrong, N Cazimir; Buchenau, Nicolas A.; Lei, Ziying; Xiao, Yao; Zhang, Zhenfa; Lambe, Andrew T.; Chan, Man Nin; Turpin, Barbara J.; Gold, Avram; Ault, Andrew P.; Surratt, Jason D.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-10-19T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ACS Earth and Space Chemistry</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1916 to 1928</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2472-3452</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Heterogeneous hydroxyl radical (•OH) oxidation is an important aging process for isoprene epoxydiol-derived secondary organic aerosol (IEPOX-SOA) that alters its chemical composition. It was recently demonstrated that heterogeneous
+•OH oxidation can age single-component particulate methyltetrol sulfates (MTSs), causing ∼55% of the SOA mass loss. However, our most recent study of freshly generated IEPOX-SOA particulate mixtures suggests that the lifetime of the complete IEPOX-SOA mixture against heterogeneous •OH oxidation can be prolonged through the fragmentation of higher-order oligomers. Published studies suggest that the heterogeneous •OH oxidation of IEPOX SOA could affect the organic atmospheric aerosol budget at varying rates, depending on aerosol chemical composition. However, heterogeneous •OH oxidation kinetics for the full IEPOX-SOA particulate mixture have not been reported. Here, we exposed freshly generated IEPOX-SOA particles to heterogeneous oxidation by •OH under humid conditions (relative humidity ∼57%) for 0−15
+atmospheric-equivalent days of aging and derived an effective heterogeneous •OH rate coefficient (kOH) of 2.64 ± 0.4 × 10−13 cm^3 molecules−1 s−1. While ∼44% of particulate organic mass of nonoxidized IEPOX-SOA was consumed over the entire 15 day aging period, only &lt;7% was consumed during the initial 10 aging days. By molecular-level chemical analysis, we determined oligomers were consumed at a faster rate (by a factor of 2−4) than monomers. Analysis of aerosol physicochemical properties shows that IEPOX-SOA has a core−shell morphology, and the shell becomes thinner with •OH oxidation. In summary, this study demonstrates that heterogeneous •OH oxidation of IEPOX-SOA particles is a dynamic process in which aerosol chemical composition and physicochemical properties play important roles.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2040610; 1654149; 1703019; 2039788; 2304669; 1524731</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Chemical Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>