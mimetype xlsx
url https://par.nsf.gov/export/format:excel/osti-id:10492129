--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10492129</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/RESPECT55273.2022.00023</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Evolution and Impact of Instructional Coaching for Exploring Computer Science Teachers in a Large Urban District</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wachen, John; McGee, Steven; Yanek, Don; Curry, Valerie</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-05-23T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>RESPECT 2022 proceedings</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>85 to 89</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>978-1-6654-7114-5</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>As states and districts adopt policies and programs to broaden participation in computer science, there is a growing need to effectively develop and support more computer science teachers. Instructional coaching is a form of professional development that districts can implement to provide ongoing support to teachers. In Chicago, a recent policy change made computer science a high school graduation requirement. The district adopted the Exploring Computer Science (ECS) curriculum and professional development program as the primary means for fulfilling the requirement. As part of the district’s effort to consistently offer equitable computer science experiences for all students, an emphasis was placed on supporting ECS teachers through coaching. Over the past five years, the district developed, implemented, and refined an instructional coaching model for ECS teachers. The coaching model continues to scale up across the district, with over 50 teachers participating in the 2019-2020 school year. The coaching team also adapted the model in response to the shift to remote learning during the COVID-19 pandemic. In this paper, the authors share details of the ECS coaching model in Chicago, its impact, and lessons learned from the past five years of implementation.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2034150</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Baltimore, MD, USA</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>