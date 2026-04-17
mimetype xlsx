--- v0 (2025-11-01)
+++ v1 (2026-04-17)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10492261</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1126/sciadv.aba2331</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>All twist and no bend makes raft edges splay: Spontaneous curvature of domain edges in colloidal membranes</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Miller, Joia M.; Hall, Doug; Robaszewski, Joanna; Sharma, Prerna; Hagan, Michael F.; Grason, Gregory M.; Dogic, Zvonimir</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-07-31T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Science Advances</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2375-2548</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Using a combination of theory and experiments we study the interface between two immiscible domains in a colloidal membrane composed of rigid rods of different lengths. Geometric considerations of rigid rod packing imply that a domain of sufficiently short rods in a background membrane of long rods is more susceptible to twist than the inverse structure, a long-rod domain in a short-rod membrane background. The tilt at the inter-domain edge forces splay, which in turn manifests as a spontaneous edge curvature whose energetics are controlled by the length asymmetry of constituent rods. A thermodynamic model of such tilt-curvature coupling at inter-domain edges explains a number of experimental observations, including a non-monotonic dependence of the edge twist on the domain radius, and annularly shaped domains of long rods. Our work shows how coupling between orientational and compositional degrees of freedom in two-dimensional fluids give rise to complex shapes and thermodynamics of domains, analogous to shape transitions in 3D fluid vesicles.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1905384</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>AAAS</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>