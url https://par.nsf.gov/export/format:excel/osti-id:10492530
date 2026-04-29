--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10492530</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3389/feart.2021.781526</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Monitoring of Sierra Nevada Caves Reveals the Potential for Stalagmites to Archive Seasonal Variability</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wortham, Barbara E.; Montañez, Isabel P.; Bowman, Kimberly; Kuta, Daphne; Contreras, Nora Soto; Brummage, Eleana; Pang, Allison; Tinsley, John; Roemer-Baer, Greg</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-12-24T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Frontiers in Earth Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2296-6463</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;In the southwestern United States, California (CA) is one of the most climatically sensitive regions given its low (≤250 mm/year) seasonal precipitation and its inherently variable hydroclimate, subject to large magnitude modulation. To reconstruct past climate change in CA, cave calcite deposits (stalagmites) have been utilized as an archive for environmentally sensitive proxies, such as stable isotope compositions (δ&lt;sup&gt;18&lt;/sup&gt;O, δ&lt;sup&gt;13&lt;/sup&gt;C) and trace element concentrations (e.g., Mg, Ba, Sr). Monitoring the cave and associated surface environments, the chemical evolution of cave drip-water, the calcite precipitated from the drip-water, and the response of these systems to seasonal variability in precipitation and temperature is imperative for interpreting stalagmite proxies. Here we present monitored drip-water and physical parameters at Lilburn Cave, Sequoia Kings Canyon National Park (Southern Sierra Nevada), CA, and measured trace element concentrations (Mg, Sr, Ba, Cu, Fe, Mn) and stable isotopic compositions (δ&lt;sup&gt;18&lt;/sup&gt;O, δ&lt;sup&gt;2&lt;/sup&gt;H) of drip-water and for calcite (δ&lt;sup&gt;18&lt;/sup&gt;O) precipitated on glass substrates over a two-year period (November 2018 to February 2021) to better understand how chemical variability at this site is influenced by local and regional precipitation and temperature variability. Despite large variability in surface temperatures and precipitation amount and source region (North Pacific vs. subtropical Pacific), Lilburn Cave exhibits a constant cave environment year-round. At two of the three sites within the cave, drip-water δ&lt;sup&gt;18&lt;/sup&gt;O and δ&lt;sup&gt;2&lt;/sup&gt;H are influenced seasonally by evaporative enrichment. At a third collection site in the cave, the drip-water δ&lt;sup&gt;18&lt;/sup&gt;O responds solely to precipitation δ&lt;sup&gt;18&lt;/sup&gt;O variability. The Mg/Ca, Ba/Ca, and Sr/Ca ratios are seasonally responsive to prior calcite precipitation at all sites but minimally to water-rock interaction. Lastly, we examine the potential of trace metals (e.g., Mn&lt;sup&gt;2+&lt;/sup&gt;and Cu&lt;sup&gt;2+&lt;/sup&gt;as a geochemical proxy of recharge and find that variability in their concentrations has high potential to denote the onset of the rainy season in the study region. The drip-water composition is recorded in the calcite, demonstrating that stalagmites from Lilburn Cave, and potentially more regionally, could record seasonal variability in weather even during periods of substantially reduced rainfall.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1804262</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Frontiers</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>