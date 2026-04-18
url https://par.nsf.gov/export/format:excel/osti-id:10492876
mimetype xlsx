--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10492876</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Researcher and Institutional Impact of Data Management and Sharing Policies</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Carlson, Jake</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-12-12T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>CNI</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The last 15 years have seen a marked growth of data management and sharing policies among federal agencies in the US and Canada. While these policies have an undeniable impact in terms of increased publicly available datasets, they have also impacted the research practices of funded researchers and the services and infrastructure provided by institutions. Researchers and institutions alike share the responsibility to align practices with funding agency requirements concerning data management and sharing, but each stakeholder group has responded in ways that may not align with one another. This presentation delves into research resulting from the National Science Foundation-funded Realities of Academic Data Sharing (RADS) Initiative and provides a comprehensive comparative analysis of services and infrastructure of six academic institutions, as well as an overview of the overall impact of these policies for researchers and institutions. Insights into services, infrastructure, and impact can lead to the creation of streamlined pathways for enhancing institutional efficiencies in data management and sharing.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2135874</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Proceeding</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>CNI</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>