--- v0 (2026-01-18)
+++ v1 (2026-04-26)
@@ -6,184 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="44">
-[...132 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -198,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10493890</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1371/journal.pcbi.1011616</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Gene communities in co-expression networks across different tissues</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Russell, Madison; Aqil, Alber; Saitou, Marie; Gokcumen, Omer; Masuda, Naoki</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Fu, Feng</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-11-17T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>PLOS Computational Biology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>e1011616</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1553-7358</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;With the recent availability of tissue-specific gene expression data, e.g., provided by the GTEx Consortium, there is interest in comparing gene co-expression patterns across tissues. One promising approach to this problem is to use a multilayer network analysis framework and perform multilayer community detection. Communities in gene co-expression networks reveal groups of genes similarly expressed across individuals, potentially involved in related biological processes responding to specific environmental stimuli or sharing common regulatory variations. We construct a multilayer network in which each of the four layers is an exocrine gland tissue-specific gene co-expression network. We develop methods for multilayer community detection with correlation matrix input and an appropriate null model. Our correlation matrix input method identifies five groups of genes that are similarly co-expressed in multiple tissues (a community that spans multiple layers, which we call a generalist community) and two groups of genes that are co-expressed in just one tissue (a community that lies primarily within just one layer, which we call a specialist community). We further found gene co-expression communities where the genes physically cluster across the genome significantly more than expected by chance (on chromosomes 1 and 11). This clustering hints at underlying regulatory elements determining similar expression patterns across individuals and cell types. We suggest that&lt;italic&gt;KRTAP3-1&lt;/italic&gt;,&lt;italic&gt;KRTAP3-3&lt;/italic&gt;, and&lt;italic&gt;KRTAP3-5&lt;/italic&gt;share regulatory elements in skin and pancreas. Furthermore, we find that&lt;italic&gt;CELA3A&lt;/italic&gt;and&lt;italic&gt;CELA3B&lt;/italic&gt;share associated expression quantitative trait loci in the pancreas. The results indicate that our multilayer community detection method for correlation matrix input extracts biologically interesting communities of genes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2049947; 2123284; 2052720</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Plos Computational Biology</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>