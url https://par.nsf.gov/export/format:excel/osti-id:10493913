--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10493913</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/gbe/evae020</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Patterns of Genomic Diversity in a Fig-Associated Close Relative of &lt;i&gt;Caenorhabditis elegans&lt;/i&gt;</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Woodruff, Gavin C; Willis, John H; Phillips, Patrick C</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Baer, Charles</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-02-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Genome Biology and Evolution</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1759-6653</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;The evolution of reproductive mode is expected to have profound impacts on the genetic composition of populations. At the same time, ecological interactions can generate close associations among species, which can in turn generate a high degree of overlap in their spatial distributions. Caenorhabditis elegans is a hermaphroditic nematode that has enabled extensive advances in developmental genetics. Caenorhabditis inopinata, the sister species of C. elegans, is a gonochoristic nematode that thrives in figs and obligately disperses on fig wasps. Here, we describe patterns of genomic diversity in C. inopinata. We performed RAD-seq on individual worms isolated from the field across three Okinawan island populations. C. inopinata is about five times more diverse than C. elegans. Additionally, C. inopinata harbors greater differences in diversity among functional genomic regions (such as between genic and intergenic sequences) than C. elegans. Conversely, C. elegans harbors greater differences in diversity between high-recombining chromosome arms and low-recombining chromosome centers than C. inopinata. FST is low among island population pairs, and clear population structure could not be easily detected among islands, suggesting frequent migration of wasps between islands. These patterns of population differentiation appear comparable with those previously reported in its fig wasp vector. These results confirm many theoretical population genetic predictions regarding the evolution of reproductive mode and suggest C. inopinata population dynamics may be driven by wasp dispersal. This work sets the stage for future evolutionary genomic studies aimed at understanding the evolution of sex as well as the evolution of ecological interactions.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2238788</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Oxford University Press</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>