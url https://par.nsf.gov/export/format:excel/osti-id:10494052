--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10494052</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/bioengineering10101209</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Conditional Variational Autoencoder for Functional Connectivity Analysis of Autism Spectrum Disorder Functional Magnetic Resonance Imaging Data: A Comparative Study</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Sidulova, Mariia; Park, Chung Hyuk</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Bioengineering</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1209</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2306-5354</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Generative models, such as Variational Autoencoders (VAEs), are increasingly employed for atypical pattern detection in brain imaging. During training, these models learn to capture the underlying patterns within “normal” brain images and generate new samples from those patterns. Neurodivergent states can be observed by measuring the dissimilarity between the generated/reconstructed images and the input images. This paper leverages VAEs to conduct Functional Connectivity (FC) analysis from functional Magnetic Resonance Imaging (fMRI) scans of individuals with Autism Spectrum Disorder (ASD), aiming to uncover atypical interconnectivity between brain regions. In the first part of our study, we compare multiple VAE architectures—Conditional VAE, Recurrent VAE, and a hybrid of CNN parallel with RNN VAE—aiming to establish the effectiveness of VAEs in application FC analysis. Given the nature of the disorder, ASD exhibits a higher prevalence among males than females. Therefore, in the second part of this paper, we investigate if introducing phenotypic data could improve the performance of VAEs and, consequently, FC analysis. We compare our results with the findings from previous studies in the literature. The results showed that CNN-based VAE architecture is more effective for this application than the other models.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1846658</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Bioengineering</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>