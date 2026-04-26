--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10494073</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A New Species of Spelaeorchestia (Crustacea: Amphipoda: Talitroidea) from Lava Tube Caves on the Island of Hawai i in the Hawaiian Archipelago</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Myers, AA; Lowry, JK; Taylor, S; Porter, ML</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-12-05T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Bishop Museum Occasional Papers</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2376-3191</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The Hawaiian islands are recognized as a hotspot of biodiversity, including both surface and subsurface habitats. Recent studies of Hawaiian lava tube fauna have continued to reveal new species. Here, a new species of cave dwelling talitroid amphipod in the genus Spelaeorchestia is described from lava tubes on the island of Hawai i. It is compared with the only other known cave amphipod from the Hawaiian archipelago and with a closely related cave talitroid from Japan in the genus Minamitalitrus.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2204670</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Bishop Museum</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>