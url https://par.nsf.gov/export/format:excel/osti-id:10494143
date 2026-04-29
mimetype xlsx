--- v0 (2026-01-18)
+++ v1 (2026-04-29)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10494143</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5066/P9ECGKYO</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Argon data for enriched MORB from the 8&amp;deg;20' N seamount chain</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Morgan, Leah E</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This dataset accompanies planned publication &amp;#39;Near-Ridge Magmatism Constrained Using 40Ar/39Ar Dating of Enriched MORB from the 8°20&amp;#39; N Seamount Chain&amp;#39;. The Ar/Ar data are for samples that record the volcanic history of the area. The geochronology provides time constraints for the eruption of rocks studied in the manuscript. Samples were collected from the 8°20&amp;#39; N seamount chain by Molly Anderson (University of Florida), who sent them to the USGS Denver Argon Geochronology Laboratory for Ar/Ar analysis.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2001314</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Dataset</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>