--- v0 (2026-01-18)
+++ v1 (2026-04-29)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10494351</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Undergraduate Gender Differences in Knowledge of the GRE and Perception of the GRE as a Barrier to Applying to Graduate Mathematics Programs</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>McEldowney, T.; Townsend, E.; Maldonado, D.; Michaluk, L.; Deshler, J.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-02-25T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the  Annual Conference on Research in Undergraduate Mathematics Education</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2474-9346</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Graduate Record Examination (GRE) scores are commonly required in applications to graduate school in mathematics. We examine undergraduate mathematics majors’ knowledge of the GRE and their perceptions of the GRE as a barrier to applying to these programs as part of a larger project studying student knowledge of the graduate school application process and how it contributes to lack of diversity in graduate mathematics programs. We found that there was an association by gender, and that women were less likely to report that they had heard of the GRE General and Subject Tests. Similarly, women were more likely to report that the GRE tests were a potential barrier to their decision to apply to graduate mathematics programs.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2126018</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Special Interest Group of the Mathematics Association of America on Research in Undergraduate Mathematics Education</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>