--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10494431</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3565287.3617978</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Poster: Scenario Creation for Immersive Automotive Security Exploration</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kwok, Aidan; Owoputi, Richard; Ray, Sandip</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-10-16T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>MobiHoc '23: Proceedings of the Twenty-fourth International Symposium on Theory, Algorithmic Foundations, and Protocol Design for Mobile Networks and Mobile Computing</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>565 to 567</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>9781450399265</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Modern autonomous vehicles are increasingly infused with sensors, electronics, and software software. One consequence is that they are getting increasingly susceptible to cyber-attacks. However, awareness of cybersecurity challenges for automotive systems remains low. In this paper, we consider the problem of developing a virtual reality (VR) infrastructure that can enable users who are not necessarily experts in automotive security to explore vulnerabilities arising from compromised ranging sensors. A key requirement for such platforms is to develop natural, intuitive scenarios that enable the user to experience security challenges and impact. We discuss the challenges in developing such scenarios, and develop a solution that enables exploration of jamming and spoong attacks. Our solution is integrated into a VR platform for automotive se- curity exploration called IVE (Immersive Virtual Environment). It combines realistic driving with a rst-person view, user interaction, and sound eects to provide all the benets of a real-life simulation without the consequences.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2150136</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACM</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Washington DC USA</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>