--- v0 (2026-01-20)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10494803</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Prediction of People’s Emotional Response towards Multi-modal News</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Gao, Ge; Paik, Sejin; Reardon, Carley; Zhao, Yanling; Guo, Lei; Ishwar, Prakash; Betke, Margrit; Wijaya; Derry Tanti</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-11-30T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 2nd Conference of the Asia-Pacific Chapter of the Association for Computational Linguistics and the 12th International Joint Conference on Natural Language Processing (Volume 1: Long Papers)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>364-374</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We aim to develop methods for understanding how multimedia news exposure can affect people’s emotional responses, and we especially focus on news content related to gun violence, a very important yet polarizing issue in the U.S. We created the dataset NEmo+ by significantly extending the U.S. gun violence news-to-emotions dataset, BU-NEmo, from 320 to 1,297 news headline and lead image pairings and collecting 38,910 annotations in a large crowdsourcing experiment. In curating the NEmo+ dataset, we developed methods to identify news items that will trigger similar versus divergent emotional responses. For news items that trigger similar emotional responses, we compiled them into the NEmo+-Consensus dataset. We benchmark models on this dataset that predict a person’s dominant emotional response toward the target news item (single-label prediction). On the full NEmo+ dataset, containing news items that would lead to both differing and similar emotional responses, we also benchmark models for the novel task of predicting the distribution of evoked emotional responses in humans when presented with multi-modal news content. Our single-label and multi-label prediction models outperform baselines by large margins across several metrics.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1838193</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Association for Computational Linguistics</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>