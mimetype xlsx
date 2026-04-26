--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10495644</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1371/journal.pbio.3002311</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Applying an evolutionary mismatch framework to understand disease susceptibility</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lea, Amanda J.; Clark, Andrew G.; Dahl, Andrew W.; Devinsky, Orrin; Garcia, Angela R.; Golden, Christopher D.; Kamau, Joseph; Kraft, Thomas S.; Lim, Yvonne A.; Martins, Dino J.; Mogoi, Donald; Pajukanta, Päivi; Perry, George H.; Pontzer, Herman; Trumble, Benjamin C.; Urlacher, Samuel S.; Venkataraman, Vivek V.; Wallace, Ian J.; Gurven, Michael; Lieberman, Daniel E.; Ayroles, Julien F.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-09-11T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>PLOS Biology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>e3002311</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1545-7885</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Noncommunicable diseases (NCDs) are on the rise worldwide. Obesity, cardiovascular disease, and type 2 diabetes are among a long list of “lifestyle” diseases that were rare throughout human history but are now common. The evolutionary mismatch hypothesis posits that humans evolved in environments that radically differ from those we currently experience; consequently, traits that were once advantageous may now be “mismatched” and disease causing. At the genetic level, this hypothesis predicts that loci with a history of selection will exhibit “genotype by environment” (GxE) interactions, with different health effects in “ancestral” versus “modern” environments. To identify such loci, we advocate for combining genomic tools in partnership with subsistence-level groups experiencing rapid lifestyle change. In these populations, comparisons of individuals falling on opposite extremes of the “matched” to “mismatched” spectrum are uniquely possible. More broadly, the work we propose will inform our understanding of environmental and genetic risk factors for NCDs across diverse ancestries and cultures.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2142091</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>PloS</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>