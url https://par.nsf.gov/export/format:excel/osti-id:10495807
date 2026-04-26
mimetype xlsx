--- v0 (2026-01-19)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10495807</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1002/cctc.202201210</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Highly Active and Stable Single Atom Rh &lt;sub&gt;1&lt;/sub&gt; /CeO &lt;sub&gt;2&lt;/sub&gt; Catalyst for CO Oxidation during Redox Cycling</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>García‐Vargas, Carlos E.; Pereira‐Hernández, Xavier Isidro; Jiang, Dong; Alcala, Ryan; DeLaRiva, Andrew T.; Datye, Abhaya; Wang, Yong</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-04T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ChemCatChem</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1867-3880</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;We report a single atom Rh&lt;sub&gt;1&lt;/sub&gt;/CeO&lt;sub&gt;2&lt;/sub&gt;catalyst prepared by the high temperature (800 °C) atom trapping (AT) method which is stable under both oxidative and reductive conditions. Infrared spectroscopic and electron microscopy characterization revealed the presence of exclusively ionic Rh species. These ionic Rh species are stable even under reducing conditions (CO at 300 °C) due to the strong interaction between Rh and CeO&lt;sub&gt;2&lt;/sub&gt;achieved by the AT method, leading to high and reproducible CO oxidation activity regardless of whether the catalyst is reduced or oxidized. In contrast, ionic Rh species in catalysts synthesized by a conventional impregnation approach (e. g., calcined at 350 °C) can be readily reduced to form Rh nanoclusters/nanoparticles, which are easily oxidized under oxidative conditions, leading to loss of catalytic performance. The single atom Rh&lt;sub&gt;1&lt;/sub&gt;/CeO&lt;sub&gt;2&lt;/sub&gt;catalysts synthesized by the AT method do not exhibit changes during redox cycling hence are promising catalysts for emission control where redox cycling is encountered, and severe oxidation (fuel cut) leads to loss of performance.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1647722</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ChemCatChem</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>