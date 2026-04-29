--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10495942</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5430/jct.v13n1p24</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Students’ Self-Efficacy and Confidence in Technological Abilities Resulting from Participation in “The Curriculum and Community Environmental Restoration Science (STEM + Computer Science)”</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Birney, Lauren; McNamara, Denise M.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-24T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Curriculum and Teaching</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1927-2677</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;The rationale for this research is the ever-increasing reliance on technology in all aspects of life, but especially in the realm of education. Technology tools, use, and approaches that support inclusive student learning are supported by the empirical evidence found in this report. The research emphasized self-efficacy levels achieved in the student learning of technology-supported integrated science, technology, engineering, and mathematics (STEM). The Curriculum and Community Environmental Restoration Science STEM + Computer Science (CCERS) makes use of web-based authentic STEM content, providing interactive technology on a dynamic environmental science platform and providing real-world environmental conundrums. Results of this study indicate that CCERS respondents have higher confidence in their technological abilities than those of the non-CCERS respondents. In addition, under-represented groups (URG) CCERS respondents, on average, have higher confidence in their technological abilities than URG non-CCERS respondents. This suggests that CCERS has a positive impact on participants' confidence in their technological abilities, a key indicator in pursuing STEM careers. This study provides practical implications for current and future research in technology-supported learning in integrated STEM learning environments and student outcomes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1839656</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Journal of Curriculum and Teaching</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>