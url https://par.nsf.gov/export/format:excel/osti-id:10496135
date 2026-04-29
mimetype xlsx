--- v0 (2026-01-17)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10496135</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1063/5.0176867</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Perspectives on phononic waveguides for on-chip classical and quantum transduction</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wang, Yanan; Lee, Jaesung; Feng, Philip X.-L.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-02-12T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Applied Physics Letters</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>124</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0003-6951</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Phononic waveguides (PnWGs) are devices with rationally designed periodic structures to manipulate mechanical oscillations and to engineer and control the propagation of acoustic waves, thus allowing for frequency and band selection of wave transmission and routing, promising for both classical and quantum transduction on chip-scale platforms with various constituent materials of interest. They can be incorporated into both electromechanical and optomechanical signal transduction schemes. Here, we present an overview of emerging micro/nanoscale PnWGs and offer perspectives for future. We evaluate the typical structural designs, frequency scaling, and phononic band structures of the PnWGs. Material choices, fabrication techniques, and characterization schemes are discussed based on different PnWG designs. For classical transduction schemes, an all-phononic integrated circuit perspective is proposed. Toward emerging quantum applications, the potential of utilizing PnWGs as universal interfaces and transduction channels has been examined. We envision PnWGs with extraordinary propagation properties, such as nonreciprocity and active tunability, can be realized with unconventional design strategies (e.g., inverse design) and advanced materials (e.g., van der Waals layered crystals), opening opportunities in both classical and quantum signal transduction schemes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2044049</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Applied Physics Letters</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>