--- v0 (2026-01-16)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10496320</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/nar/gkad331</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>PANGEA: a new gene set enrichment tool for &lt;i&gt;Drosophila&lt;/i&gt; and common research organisms</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hu, Yanhui; Comjean, Aram; Attrill, Helen; Antonazzo, Giulia; Thurmond, Jim; Chen, Weihang; Li, Fangge; Chao, Tiffany; Mohr, Stephanie E; Brown, Nicholas H; Perrimon, Norbert</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nucleic Acids Research</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>51</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>W1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>W419 to W426</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0305-1048</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Gene set enrichment analysis (GSEA) plays an important role in large-scale data analysis, helping scientists discover the underlying biological patterns over-represented in a gene list resulting from, for example, an ‘omics’ study. Gene Ontology (GO) annotation is the most frequently used classification mechanism for gene set definition. Here we present a new GSEA tool, PANGEA (PAthway, Network and Gene-set Enrichment Analysis; https://www.flyrnai.org/tools/pangea/), developed to allow a more flexible and configurable approach to data analysis using a variety of classification sets. PANGEA allows GO analysis to be performed on different sets of GO annotations, for example excluding high-throughput studies. Beyond GO, gene sets for pathway annotation and protein complex data from various resources as well as expression and disease annotation from the Alliance of Genome Resources (Alliance). In addition, visualizations of results are enhanced by providing an option to view network of gene set to gene relationships. The tool also allows comparison of multiple input gene lists and accompanying visualisation tools for quick and easy comparison. This new tool will facilitate GSEA for Drosophila and other major model organisms based on high-quality annotated information available for these species.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2039324</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Oxford University Press</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>