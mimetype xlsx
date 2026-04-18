--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10496392</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1073/pnas.2221913120</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Programmable self-organization of heterogeneous microrobot collectives</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ceron, Steven; Gardi, Gaurav; Petersen, Kirstin; Sitti, Metin</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-06-13T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the National Academy of Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0027-8424</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;At the microscale, coupled physical interactions between collectives of agents can be exploited to enable self-organization. Past systems typically consist of identical agents; however, heterogeneous agents can exhibit asymmetric pairwise interactions which can be used to generate more diverse patterns of self-organization. Here, we study the effect of size heterogeneity in microrobot collectives composed of circular, magnetic microdisks on a fluid–air interface. Each microrobot spins or oscillates about its center axis in response to an external oscillating magnetic field, in turn producing local magnetic, hydrodynamic, and capillary forces that enable diverse collective behaviors. We demonstrate through physical experiments and simulations that the heterogeneous collective can exploit the differences in microrobot size to enable programmable self-organization, density, morphology, and interaction with external passive objects. Specifically, we can control the level of self-organization by microrobot size, enable organized aggregation, dispersion, and locomotion, change the overall shape of the collective from circular to ellipse, and cage or expel objects. We characterize the fundamental self-organization behavior across a parameter space of magnetic field frequency, relative disk size, and relative populations; we replicate the behavior through a physical model and a swarming coupled oscillator model to show that the dominant effect stems from asymmetric interactions between the different-sized disks. Our work furthers insights into self-organization in heterogeneous microrobot collectives and moves us closer to the goal of applying such collectives to programmable self-assembly and active matter.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2042411</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>National Academy of Sciences</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>