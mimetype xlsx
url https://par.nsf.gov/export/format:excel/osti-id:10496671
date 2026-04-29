--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10496671</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/biology11081165</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Morphometric and Genetic Description of Trophic Adaptations in Cichlid Fishes</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>DeLorenzo, Leah; DeBrock, Victoria; Carmona Baez, Aldo; Ciccotto, Patrick J.; Peterson, Erin N.; Stull, Clare; Roberts, Natalie B.; Roberts, Reade B.; Powder, Kara E.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-08-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Biology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1165</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2079-7737</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Since Darwin, biologists have sought to understand the evolution and origins of phenotypic adaptations. The skull is particularly diverse due to intense natural selection on feeding biomechanics. We investigated the genetic and molecular origins of trophic adaptation using Lake Malawi cichlids, which have undergone an exemplary evolutionary radiation. We analyzed morphological differences in the lateral and ventral head shape among an insectivore that eats by suction feeding, an obligate biting herbivore, and their F2 hybrids. We identified variation in a series of morphological traits—including mandible width, mandible length, and buccal length—that directly affect feeding kinematics and function. Using quantitative trait loci (QTL) mapping, we found that many genes of small effects influence these craniofacial adaptations. Intervals for some traits were enriched in genes related to potassium transport and sensory systems, the latter suggesting co-evolution of feeding structures and sensory adaptations for foraging. Despite these indications of co-evolution of structures, morphological traits did not show covariation. Furthermore, phenotypes largely mapped to distinct genetic intervals, suggesting that a common genetic basis does not generate coordinated changes in shape. Together, these suggest that craniofacial traits are mostly inherited as separate modules, which confers a high potential for the evolution of morphological diversity. Though these traits are not restricted by genetic pleiotropy, functional demands of feeding and sensory structures likely introduce constraints on variation. In all, we provide insights into the quantitative genetic basis of trophic adaptation, identify mechanisms that influence the direction of morphological evolution, and provide molecular inroads to craniofacial variation.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1942178</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Biology</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>