--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10497124</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3934/mbe.2024123</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Dynamical analysis of a predator-prey system with prey vigilance and hunting cooperation in predators</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Takyi, Eric M.; Ohanian, Charles; Cathcart, Margaret; Kumar, Nihal</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Mathematical Biosciences and Engineering</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2768 to 2786</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1551-0018</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p lang='fr'&gt;&lt;abstract&gt;&lt;p&gt;In this work, we propose a predator-prey system with a Holling type Ⅱ functional response and study its dynamics when the prey exhibits vigilance behavior to avoid predation and predators exhibit cooperative hunting. We provide conditions for existence and the local and global stability of equilibria. We carry out detailed bifurcation analysis and find the system to experience Hopf, saddle-node, and transcritical bifurcations. Our results show that increased prey vigilance can stabilize the system, but when vigilance levels are too high, it causes a decrease in the population density of prey and leads to extinction. When hunting cooperation is intensive, it can destabilize the system, and can also induce bi-stability phenomenon. Furthermore, it can reduce the population density of both prey and predators and also change the stability of a coexistence state. We provide numerical experiments to validate our theoretical results and discuss ecological implications.&lt;/p&gt;&lt;/abstract&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1851948</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>AIMS publishing</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>