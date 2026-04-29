--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10497149</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1121/10.0025179</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Experimental demonstration of rainbow trapping of elastic waves in two-dimensional axisymmetric phononic crystal plates</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ellouzi, Chadi; Zabihi, Ali; Gormley, Louis; Aghdasi, Farhood; Stojanoska, Katerina; Miri, Amir; Jha, Ratneshwar; Shen, Chen</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Journal of the Acoustical Society of America</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>155</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1759 to 1766</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0001-4966</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Structures with specific graded geometries or properties can cause spatial separation and local field enhancement of wave energy. This phenomenon is called rainbow trapping, which manifests itself as stopping the propagation of waves at different locations according to their frequencies. In acoustics, most research on rainbow trapping has focused on wave propagation in one dimension. This research examined the elastic wave trapping performance of a two-dimensional (2D) axisymmetric grooved phononic crystal plate structure. The performance of the proposed structure is validated using numerical simulations based on finite element analysis and experimental measurements using a laser Doppler vibrometer. It is found that rainbow trapping within the frequency range of 165–205 kHz is achieved, where elastic waves are trapped at different radial distances in the plate. The results demonstrate that the proposed design is capable of effectively capturing elastic waves across a broad frequency range of interest. This concept could be useful in applications such as filtering and energy harvesting by concentrating wave energy at different locations in the structure.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2243507; 2137749; 2243506</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>AIP Publishing</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>