--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10497365</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3592416</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>ShapeCoder: Discovering Abstractions for Visual Programs from Unstructured Primitives</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Jones, R. Kenny; Guerrero, Paul; Mitra, Niloy J.; Ritchie, Daniel</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-08-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ACM Transactions on Graphics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 17</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0730-0301</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;We introduce ShapeCoder, the first system capable of taking a dataset of shapes, represented with unstructured primitives, and jointly discovering (i) useful&lt;italic&gt;abstraction&lt;/italic&gt;functions and (ii) programs that use these abstractions to explain the input shapes. The discovered abstractions capture common patterns (both structural and parametric) across a dataset, so that programs rewritten with these abstractions are more compact, and suppress spurious degrees of freedom. ShapeCoder improves upon previous abstraction discovery methods, finding better abstractions, for more complex inputs, under less stringent input assumptions. This is principally made possible by two methodological advancements: (a) a shape-to-program recognition network that learns to solve sub-problems and (b) the use of e-graphs, augmented with a conditional rewrite scheme, to determine when abstractions with complex parametric expressions can be applied, in a tractable manner. We evaluate ShapeCoder on multiple datasets of 3D shapes, where primitive decompositions are either parsed from manual annotations or produced by an unsupervised cuboid abstraction method. In all domains, ShapeCoder discovers a library of abstractions that captures high-level relationships, removes extraneous degrees of freedom, and achieves better dataset compression compared with alternative approaches. Finally, we investigate how programs rewritten to use discovered abstractions prove useful for downstream tasks.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1941808</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACM Transactions on Graphics</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>