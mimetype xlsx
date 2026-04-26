--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10497561</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1016/j.focha.2022.100154</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Impact of the coffee berry borer on the volatile and semi-volatile compounds; qualitative profile of Coffea arabica berries</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ruiz-Diaz, Claudia Patricia; Verle Rodrigues, José C.; Miro-Rivera, Erick; Diaz-Vazquez, Liz M.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Food Chemistry Advances</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>100154</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2772-753X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>One of the main attributes that highlight the final quality of a gourmet cup of coffee is its aroma. Aromas vary according to a variety of plant and environmental variables, among others. This study aimed to characterize volatile and semivolatile compounds according to the Coffee arabica "Limani" berries ripening stages (healthy and brocaded). The study used different extraction methodologies to capture the broad spectrum of volatile, semivolatile organic compounds in coffee berries and berry borer (CBB). The methodologies used in the study included: enfleurage, headspace SPME (solid-phase microextraction), absorbent trap, and direct immersion SPME. Our study generated a Profile for coffee berries and CBB w with 228 compounds. Esters, cyclic, and benzyl compounds represent 65.6% of the total. The first three types of compounds that most attract our sense of smell constitute 40.5% of the compounds found; 1.3% aldehydes, 2.6% alcohols, and 36.6% benzyl. Overripe berries have high volatile emissions and show a composition dominated mainly by esters followed by alcohols, ketones, and aldehydes. The lowest-level compounds were monoterpenes. The number of compounds found in CBB varied according to sex. In summary, the CBB damage harms coffee berries' quality and aroma. The complete profile compounds generated will help better understand insect-plant relationships and potentially develop effective bait traps.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1736093</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Elsevier</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>