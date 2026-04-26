--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10497656</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/arthropoda2010001</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The Dynamics of Soil Mesofauna Communities in a Tropical Urban Coastal Wetland: Responses to Spatiotemporal Fluctuations in Phreatic Level and Salinity</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ortiz-Ramírez, Gloria; Hernández, Elix; Pinto-Pacheco, Solimar; Cuevas, Elvira</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Arthropoda</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 27</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2813-3323</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Coastal wetlands, vital for ecological diversity, have been significantly altered by anthropogenic activities, particularly in the Caribbean. These changes have created a complex mosaic of habitats and physicochemical conditions, further stressed by climate variability and sea-level rise. This study, conducted in Las Cucharillas Natural Reserve, a tropical urban coastal wetland in Puerto Rico, aimed to determine the effects of spatiotemporal variations in phreatic levels and salinity on soil mesofauna assemblages, crucial bio-indicators of environmental change. In 2020 and 2021, soil samples were collected from five diverse habitat types during different hydroperiods. Each sample was taken under four randomly selected plant types and processed using lighted Tullgren–Berlese extractors. Phreatic level and salinity were also measured. A total of 43 families were quantified, underscoring distinct habitat differences, similarities, and overall ecosystem diversity. Moderate correlations between phreatic levels, salinity, and mesofauna richness and abundance were determined. Peak richness and abundance were quantified at shallow (−0.03 to −0.07 m) and slightly moderate (−0.12 to −0.17 m) phreatic levels where oligohaline salinity (&gt;0.5 to 5.0 ppt) prevails. The study highlights the adaptability of mesofauna to environmental shifts and their potential as biosensors for effective coastal wetland management amid climatic and anthropogenic pressures.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1736093</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>MDPI</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>