--- v0 (2026-01-16)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10497754</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1371/journal.pmed.1004239</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Global, regional, and national estimates of the impact of a maternal Klebsiella pneumoniae vaccine: A Bayesian modeling analysis</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kumar, Chirag K.; Sands, Kirsty; Walsh, Timothy R.; O’Brien, Seamus; Sharland, Mike; Lewnard, Joseph A.; Hu, Hao; Srikantiah, Padmini; Laxminarayan, Ramanan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-05-22T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>PLOS Medicine</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>e1004239</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1549-1676</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;sec id='sec001'&gt;&lt;title&gt;Background&lt;/title&gt;&lt;p&gt;Despite significant global progress in reducing neonatal mortality, bacterial sepsis remains a major cause of neonatal deaths.&lt;italic&gt;Klebsiella pneumoniae&lt;/italic&gt;(&lt;italic&gt;K&lt;/italic&gt;.&lt;italic&gt;pneumoniae&lt;/italic&gt;) is the leading pathogen globally underlying cases of neonatal sepsis and is frequently resistant to antibiotic treatment regimens recommended by the World Health Organization (WHO), including first-line therapy with ampicillin and gentamicin, second-line therapy with amikacin and ceftazidime, and meropenem. Maternal vaccination to prevent neonatal infection could reduce the burden of&lt;italic&gt;K&lt;/italic&gt;.&lt;italic&gt;pneumoniae&lt;/italic&gt;neonatal sepsis in low- and middle-income countries (LMICs), but the potential impact of vaccination remains poorly quantified. We estimated the potential impact of such vaccination on cases and deaths of&lt;italic&gt;K&lt;/italic&gt;.&lt;italic&gt;pneumoniae&lt;/italic&gt;neonatal sepsis and project the global effects of routine immunization of pregnant women with the&lt;italic&gt;K&lt;/italic&gt;.&lt;italic&gt;pneumoniae&lt;/italic&gt;vaccine as antimicrobial resistance (AMR) increases.&lt;/p&gt;&lt;/sec&gt; &lt;sec id='sec002'&gt;&lt;title&gt;Methods and findings&lt;/title&gt;&lt;p&gt;We developed a Bayesian mixture-modeling framework to estimate the effects of a hypothetical&lt;italic&gt;K&lt;/italic&gt;.&lt;italic&gt;pneumoniae&lt;/italic&gt;maternal vaccine with 70% efficacy administered with coverage equivalent to that of the maternal tetanus vaccine on neonatal sepsis infections and mortality. To parameterize our model, we used data from 3 global studies of neonatal sepsis and/or mortality—with 2,330 neonates who died with sepsis surveilled from 2016 to 2020 undertaken in 18 mainly LMICs across all WHO regions (Ethiopia, Kenya, Mali, Mozambique, Nigeria, Rwanda, Sierra Leone, South Africa, Uganda, Brazil, Italy, Greece, Pakistan, Bangladesh, India, Thailand, China, and Vietnam). Within these studies, 26.95% of fatal neonatal sepsis cases were culture-positive for&lt;italic&gt;K&lt;/italic&gt;.&lt;italic&gt;pneumoniae&lt;/italic&gt;. We analyzed 9,070&lt;italic&gt;K&lt;/italic&gt;.&lt;italic&gt;pneumoniae&lt;/italic&gt;genomes from human isolates gathered globally from 2001 to 2020 to quantify the temporal rate of acquisition of AMR genes in&lt;italic&gt;K&lt;/italic&gt;.&lt;italic&gt;pneumoniae&lt;/italic&gt;isolates to predict the future number of drug-resistant cases and deaths that could be averted by vaccination.&lt;/p&gt;&lt;p&gt;Resistance rates to carbapenems are increasing most rapidly and 22.43% [95th percentile Bayesian credible interval (CrI): 5.24 to 41.42] of neonatal sepsis deaths are caused by meropenem-resistant&lt;italic&gt;K&lt;/italic&gt;.&lt;italic&gt;pneumoniae&lt;/italic&gt;. Globally, we estimate that maternal vaccination could avert 80,258 [CrI: 18,084 to 189,040] neonatal deaths and 399,015 [CrI: 334,523 to 485,442] neonatal sepsis cases yearly worldwide, accounting for more than 3.40% [CrI: 0.75 to 8.01] of all neonatal deaths. The largest relative benefits are in Africa (Sierra Leone, Mali, Niger) and South-East Asia (Bangladesh) where vaccination could avert over 6% of all neonatal deaths. Nevertheless, our modeling only considers country-level trends in&lt;italic&gt;K&lt;/italic&gt;.&lt;italic&gt;pneumoniae&lt;/italic&gt;neonatal sepsis deaths and is unable to consider within-country variability in bacterial prevalence that may impact the projected burden of sepsis.&lt;/p&gt;&lt;/sec&gt; &lt;sec id='sec003'&gt;&lt;title&gt;Conclusions&lt;/title&gt;&lt;p&gt;A&lt;italic&gt;K&lt;/italic&gt;.&lt;italic&gt;pneumoniae&lt;/italic&gt;maternal vaccine could have widespread, sustained global benefits as AMR in&lt;italic&gt;K&lt;/italic&gt;.&lt;italic&gt;pneumoniae&lt;/italic&gt;continues to increase.&lt;/p&gt;&lt;/sec&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1918628</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>PLOS MEDICINE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>