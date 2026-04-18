--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10497826</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Zero-shot causal learning</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Nilforoshan, Hamed; Moor, Michael; Roohani, Yusuf; Chen, Yining; Surina, Anja; Yasunaga, Michihiro; Oblak, Sara; Leskovec, Jure</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-12-10T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Advances in neural information processing systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1049-5258</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Predicting how different interventions will causally affect a specific individual is important in a variety of domains such as personalized medicine, public policy, and online marketing. There are a large number of methods to predict the effect of an existing intervention based on historical data from individuals who received it. However, in many settings it is important to predict the effects of novel interventions (e.g., a newly invented drug), which these methods do not address. Here, we consider zero-shot causal learning: predicting the personalized effects of a novel intervention. We propose CaML, a causal meta-learning framework which formulates the personalized prediction of each intervention’s effect as a task. CaML trains a single meta-model across thousands of tasks, each constructed by sampling an intervention, its recipients, and its nonrecipients. By leveraging both intervention information (e.g., a drug’s attributes) and individual features (e.g., a patient’s history), CaML is able to predict the personalized effects of novel interventions that do not exist at the time of training. Experimental results on real world datasets in large-scale medical claims and cell-line perturbations demonstrate the effectiveness of our approach. Most strikingly, CaML’s zero-shot predictions outperform even strong baselines trained directly on data from the test interventions.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1918940; 1835598</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Advances in neural information processing systems</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>