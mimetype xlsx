--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10497837</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1016/j.ijcci.2023.100618</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>AMBY: A development environment for youth to create conversational agents</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Tian, Xiaoyi; Kumar, Amit; Solomon, Carly E; Calder, Kaceja D; Katuka, Gloria Ashiya; Song, Yukyeong; Celepkolu, Mehmet; Pezzullo, Lydia; Barrett, Joanne; Boyer, Kristy Elizabeth; Israel, Maya</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>International Journal of Child-Computer Interaction</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>100618</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2212-8689</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Conversational AIs such as Alexa and ChatGPT are increasingly ubiquitous in young people’s lives, but these young users are often not afforded the opportunity to learn about the inner workings of these technologies. One of the most powerful ways to foster this learning is to empower youth to create AI that is personally and socially meaningful to them. We have built a novel development environment, AMBY–‘‘AI Made By You’’–for youth to create conversational agents. AMBY was iteratively designed with and for youth aged 12–13 through contextual inquiry and usability studies. AMBY is designed to foster AI learning with features that enable users to generate training datasets and visualize conversational flow. We report on results from a two-week summer camp deployment, and contribute design implications for conversational AI authoring tools that empower AI learning for youth.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2048480</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Elsevier</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>