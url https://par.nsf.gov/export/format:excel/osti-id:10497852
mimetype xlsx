--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10497852</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Large Graph Property Prediction via Graph Segment Training</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Cao, Kaidi; Phothilimthana, Phitchaya Mangpo; Abu-El-Haija, Sami; Zelle, Dustin; Zhou, Yanqi; Mendis, Charith; Leskovec, Jure; Perozzi, Bryan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-12-10T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Advances in neural information processing systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1049-5258</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Learning to predict properties of a large graph is challenging because each prediction requires the knowledge of an entire graph, while the amount of memory available during training is bounded. Here we propose Graph Segment Training (GST), a general framework that utilizes a divide-and-conquer approach to allow learning large graph property prediction with a constant memory footprint. GST first divides a large graph into segments and then backpropagates through only a few segments sampled per training iteration. We refine the GST paradigm by introducing a historical embedding table to efficiently obtain embeddings for segments not sampled for backpropagation. To mitigate the staleness of historical embeddings, we design two novel techniques. First, we finetune the prediction head to fix the input distribution shift. Second, we introduce Stale Embedding Dropout to drop some stale embeddings during training to reduce bias. We evaluate our complete method GST+EFD (with all the techniques together) on two large graph property prediction benchmarks: MalNet and TpuGraphs. Our experiments show that GST+EFD is both memory-efficient and fast, while offering a slight boost on test accuracy over a typical full graph training regime.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1918940; 1835598</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Advances in neural information processing systems</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>