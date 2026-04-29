--- v0 (2026-01-17)
+++ v1 (2026-04-29)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10497998</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Detector R&amp;D needs for the next generation e+e− collider</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>A. Apresyan, M. Artuso</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-06-23T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The 2021 Snowmass Energy Frontier panel wrote in its final report "The realization of a Higgs factory will require an immediate, vigorous and targeted detector R&amp;D program". Both linear and circular e+e− collider efforts have developed a conceptual design for their detectors and are aggressively pursuing a path to formalize these detector concepts. The U.S. has world-class expertise in particle detectors, and is eager to play a leading role in the next generation e+e− collider, currently slated to become operational in the 2040s. It is urgent that the U.S. organize its efforts to provide leadership and make significant contributions in detector R&amp;D. These investments are necessary to build and retain the U.S. expertise in detector R&amp;D and future projects, enable significant contributions during the construction phase and maintain its leadership in the Energy Frontier regardless of the choice of the collider project. In this document, we discuss areas where the U.S. can and must play a leading role in the conceptual design and R&amp;D for detectors for e+e− colliders.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2046626</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Workshop Report</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>FERMILAB-PUB-23-451-CSAID-PPD Arxiv  eprint = "2306.13567",</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>