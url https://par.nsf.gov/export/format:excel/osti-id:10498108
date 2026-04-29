--- v0 (2025-10-31)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10498108</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5194/tc-17-4007-2023</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Early Holocene ice on the Begguya plateau (Mt. Hunter, Alaska) revealed by ice core &lt;sup&gt;14&lt;/sup&gt; C age constraints</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Fang, Ling; Jenk, Theo M.; Winski, Dominic; Kreutz, Karl; Brooks, Hanna L.; Erwin, Emma; Osterberg, Erich; Campbell, Seth; Wake, Cameron; Schwikowski, Margit</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Cryosphere</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>4007 to 4020</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1994-0424</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Abstract. Investigating North Pacific climate variability during warmintervals prior to the Common Era can improve our understanding of thebehavior of ocean–atmosphere teleconnections between low latitudes and theArctic under future warming scenarios. However, most of the existing icecore records from the Alaskan and Yukon region only allow access to climateinformation covering the last few centuries. Here we present asurface-to-bedrock age scale for a 210 m long ice core recovered in 2013from the summit plateau of Begguya (Mt. Hunter; Denali National Park,Central Alaska). Combining dating by annual layer counting with absolutedates from micro-radiocarbon dating, a continuous chronology for the entireice core archive was established using an ice flow model. Calibrated14C ages from the deepest section (209.1 m, 7.7 to 9.0 ka cal BP)indicate that basal ice on Begguya is at least of early Holocene origin. Aseries of samples from a shallower depth interval (199.8 to 206.6 m) weredated with near-uniform 14C ages (3 to 5 ka cal BP). Our resultssuggest this may be related to an increase in annual net snow accumulationrates over this period following the Northern Hemisphere Holocene ClimateOptimum (around 8 to 5 kyr BP). With absolute dates constraining thetimescale for the last &gt;8 kyr BP, this paleo-archive will allowfuture investigations of Holocene climate and the regional evolution ofspatial and temporal changes in atmospheric circulation and hydroclimate inthe North Pacific.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2002483</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>International Glaciological Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>