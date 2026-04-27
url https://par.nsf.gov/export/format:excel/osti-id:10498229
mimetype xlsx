--- v0 (2025-10-31)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10498229</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/mnras/stad3879</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>&lt;i&gt;JWST&lt;/i&gt; reveals star formation across a spiral arm in M33</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Peltonen, Joshua; Rosolowsky, Erik; Williams, Thomas G; Koch, Eric W; Dolphin, Andrew; Chastenet, Jérémy; Dalcanton, Julianne J; Ginsburg, Adam; Johnson, L Clifton; Leroy, Adam K; Richardson, Theo; Sandstrom, Karin M; Sarbadhicary, Sumit K; Smercina, Adam; Wainer, Tobin; Williams, Benjamin F</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-12-23T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Monthly Notices of the Royal Astronomical Society</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>527</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>10668 to 10679</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0035-8711</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;ABSTRACT&lt;/title&gt; &lt;p&gt;Young stellar objects (YSOs) are the gold standard for tracing star formation in galaxies but have been unobservable beyond the Milky Way and Magellanic Clouds. But that all changed when the JWST was launched, which we use to identify YSOs in the Local Group galaxy M33, marking the first time that individual YSOs have been identified at these large distances. We present Mid-Infrared Instrument (MIRI) imaging mosaics at 5.6 and 21 $\mu$m that cover a significant portion of one of M33’s spiral arms that has existing panchromatic imaging from the Hubble Space Telescope and deep Atacama Large Millimeter/submillimeter Array CO measurements. Using these MIRI and Hubble Space Telescope images, we identify point sources using the new dolphot MIRI module. We identify 793 candidate YSOs from cuts based on colour, proximity to giant molecular clouds (GMCs), and visual inspection. Similar to Milky Way GMCs, we find that higher mass GMCs contain more YSOs and YSO emission, which further show YSOs identify star formation better than most tracers that cannot capture this relationship at cloud scales. We find evidence of enhanced star formation efficiency in the southern spiral arm by comparing the YSOs to the molecular gas mass.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2142300; 2008101</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Monthly Notices of the Royal Astronomical Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>