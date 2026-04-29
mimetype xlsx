--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10498636</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/electronics12173694</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Validation of a Biomechanical Injury and Disease Assessment Platform Applying an Inertial-Based Biosensor and Axis Vector Computation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kim, Wangdo; Vela, Emir A.; Kohles, Sean S.; Huayamave, Victor; Gonzalez, Oscar</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-09-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Electronics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>3694</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2079-9292</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Inertial kinetics and kinematics have substantial influences on human biomechanical function. A new algorithm for Inertial Measurement Unit (IMU)-based motion tracking is presented in this work. The primary aims of this paper are to combine recent developments in improved biosensor technology with mainstream motion-tracking hardware to measure the overall performance of human movement based on joint axis-angle representations of limb rotation. This work describes an alternative approach to representing three-dimensional rotations using a normalized vector around which an identified joint angle defines the overall rotation, rather than a traditional Euler angle approach. Furthermore, IMUs allow for the direct measurement of joint angular velocities, offering the opportunity to increase the accuracy of instantaneous axis of rotation estimations. Although the axis-angle representation requires vector quotient algebra (quaternions) to define rotation, this approach may be preferred for many graphics, vision, and virtual reality software applications. The analytical method was validated with laboratory data gathered from an infant dummy leg’s flexion and extension knee movements and applied to a living subject’s upper limb movement. The results showed that the novel approach could reasonably handle a simple case and provide a detailed analysis of axis-angle migration. The described algorithm could play a notable role in the biomechanical analysis of human joints and offers a harbinger of IMU-based biosensors that may detect pathological patterns of joint disease and injury.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2238859</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>MDPI</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>