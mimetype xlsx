--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10498691</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1029/2023JG007583</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Hydrology Controls Dissolved Organic Carbon and Nitrogen Export and Post‐Storm Recovery in Two Arctic Headwaters</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Shogren, Arial J.; Zarnetske, Jay P.; Abbott, Benjamin W.; Grose, Amelia L.; Rec, Abigail F.; Nipko, Jansen; Song, Chao; O’Donnell, Jonathan A.; Bowden, William B.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-02-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Geophysical Research: Biogeosciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>129</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2169-8953</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Climate change is rapidly altering hydrological processes and consequently the structure and functioning of Arctic ecosystems. Predicting how these alterations will shape biogeochemical responses in rivers remains a major challenge. We measured [C]arbon and [N]itrogen concentrations continuously from two Arctic watersheds capturing a wide range of flow conditions to assess understudied event‐scale C and N concentration‐discharge (&lt;italic&gt;C‐Q&lt;/italic&gt;) behavior and post‐event recovery of stoichiometric conditions. The watersheds represent low‐gradient, tundra landscapes typical of the eastern Brooks Range on the North Slope of Alaska and are part of the Arctic Long‐Term Ecological Research sites: the Kuparuk River and Oksrukuyik Creek. In both watersheds, we deployed high‐frequency optical sensors to measure dissolved organic carbon (DOC), nitrate (), and total dissolved nitrogen (TDN) for five consecutive thaw seasons (2017–2021). Our analyses revealed a lag in DOC: stoichiometric recovery after a hydrologic perturbation: while DOC was consistently elevated after high flows, diluted during rainfall events and consequently, recovery in post‐event concentration was delayed. Conversely, the co‐enrichment of TDN at high flows, even in watersheds with relatively high N‐demand, represents a potential “leak” of hydrologically available organic N to downstream ecosystems. Our use of high‐frequency, long‐term optical sensors provides an improved method to estimate carbon and nutrient budgets and stoichiometric recovery behavior across event and seasonal timescales, enabling new insights and conceptualizations of a changing Arctic, such as assessing ecosystem disturbance and recovery across multiple timescales.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1846855; 1916567; 2224743; 1916576</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Wiley</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>