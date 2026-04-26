--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10499336</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1021/acs.jpca.3c06042</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Ten-Fold Solvent Kinetic Isotope Effect for the Nonradiative Relaxation of the Aqueous Ferrate(VI) Ion</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Antolini, Cali; Jacoby, Danielle J.; Tiano, Sophia M.; Otolski, Christopher J.; Doumy, Gilles; March, Anne Marie; Walko, Donald A.; Goodwill, Joseph E.; Hayes, Dugan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-12-14T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Journal of Physical Chemistry A</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>127</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>10425 to 10434</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1089-5639</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Hypervalent iron intermediates have been invoked in the catalytic cycles of many metalloproteins, and thus, it is crucial to understand how the coupling between such species and their environment can impact their chemical and physical properties in such contexts. In this work, we take advantage of the solvent kinetic isotope effect (SKIE) to gain insight into the nonradiative deactivation of electronic excited states of the aqueous ferrate(VI) ion. We observe an exceptionally large SKIE of 9.7 for the nanosecond-scale relaxation of the lowest energy triplet ligand field state to the ground state. Proton inventory studies demonstrate that a single solvent O–H bond is coupled to the ion during deactivation, likely due to the sparse vibrational structure of ferrate(VI). Such a mechanism is consistent with that reported for the deactivation of f–f excited states of aqueous trivalent lanthanides, which exhibit comparably large SKIE values. This phenomenon is ascribed entirely to dissipation of energy into a higher overtone of a solvent acceptor mode, as any impact on the apparent relaxation rate due to a change in solvent viscosity is negligible.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2046383</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACS</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>