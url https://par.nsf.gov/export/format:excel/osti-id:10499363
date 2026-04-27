--- v0 (2026-01-18)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10499363</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1126/science.adg8758</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Bioadhesive polymer semiconductors and transistors for intimate biointerfaces</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Li, Nan; Li, Yang; Cheng, Zhe; Liu, Youdi; Dai, Yahao; Kang, Seounghun; Li, Songsong; Shan, Naisong; Wai, Shinya; Ziaja, Aidan; Wang, Yunfei; Strzalka, Joseph; Liu, Wei; Zhang, Cheng; Gu, Xiaodan; Hubbell, Jeffrey A.; Tian, Bozhi; Wang, Sihong</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-08-11T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>381</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6658</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>686 to 693</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0036-8075</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;The use of bioelectronic devices relies on direct contact with soft biotissues. For transistor-type bioelectronic devices, the semiconductors that need to have direct interfacing with biotissues for effective signal transduction do not adhere well with wet tissues, thereby limiting the stability and conformability at the interface. We report a bioadhesive polymer semiconductor through a double-network structure formed by a bioadhesive brush polymer and a redox-active semiconducting polymer. The resulting semiconducting film can form rapid and strong adhesion with wet tissue surfaces together with high charge-carrier mobility of ~1 square centimeter per volt per second, high stretchability, and good biocompatibility. Further fabrication of a fully bioadhesive transistor sensor enabled us to produce high-quality and stable electrophysiological recordings on an isolated rat heart and in vivo rat muscles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2047689; 2011854</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Science</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>