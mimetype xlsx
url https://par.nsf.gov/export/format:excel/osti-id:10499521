--- v0 (2026-01-19)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10499521</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1029/2023GL105202</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Link Between Hydroclimate Variability and Biomass Burning During the Last Millennium in the Interior Pacific Northwest</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Mark, S. Z.; Abbott, M. B.; Steinman, B. A.; Fernandez, A.; Wise, E. K.; Walsh, M. K.; Whitlock, C.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-11-16T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Geophysical Research Letters</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0094-8276</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We present oxygen isotope and charcoal accumulation records from two lakes in eastern Washington that have sufficient temporal resolution to quantitatively compare with tree‐ring records and meteorological data. Hydroclimate reconstructions from tree‐rings and lake sediments show close correspondence after accounting for seasonal‐ to centennial‐ scale temporal sensitivities. Carbonate δ&lt;sup&gt;18&lt;/sup&gt;O measurements from Castor and Round lakes reveal that the Medieval Climate Anomaly (MCA) experienced wetter November‐March conditions than the Little Ice Age (LIA). Charcoal records from Castor, Round, and nearby lakes show elevated fire activity during the LIA compared to the MCA. Increased multidecadal hydroclimate variability after 1250 CE is evident in proxy records throughout western North America. In the Upper Columbia River Basin, multidecadal wet periods during the LIA may have enhanced fuel loads that burned in subsequent dry periods. A notable decline in biomass burning occurred with Euro‐American settlement in the late nineteenth century.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2149482</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Geophysical Union</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>