--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10499555</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Bioelectricity in Development, Regeneration, and Cancers” Cell Bio 2023: A Joint Meeting of the American Society of Cell Biology and European Molecular Biology Organization December 2–6, 2023, in Boston, MA, USA</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Pai, Vaibhav; Zhang, GuangJun; Levin, Michael</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-03-15T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Bioelectricity</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0268-1633</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Cell Bio conferences—organized jointly by the American Society of Cell Biology (ASCB) and European Molecular Biology Organization (EMBO)—showcase a diverse global community of the brightest researchers in Cell Biology and in emerging interdisciplinary topics, including bioelectricity. In this report, we briefly overview the Cell Bio 2023 subgroup meeting “Bioelectricity in Development, Regeneration, and Cancers.” This subgroup meeting featured 12 talks (7 Principal Investigators and 5 junior scientists) exploring the role of bioelectricity in endogenous and diseased states in model systems ranging from cells in culture to single-cell organisms such as yeast all the way to mammalian systems (including tools and technology developed for exploring bioelectricity and electrotaxis in cells and tissues). The subgroup meeting concluded with a discussion on the current challenges and opportunities for the field of bioelectricity.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1945916</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Proceeding</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Mary Ann Liebert</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Boston, MA</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>