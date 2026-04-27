--- v0 (2026-01-17)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10499909</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1002/cpz1.867</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Immunoaffinity Chromatography for Protein Purification and Analysis</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Sharmeen, Sadia; Suh, Kyungah; Kyei, Isaac; Jones, Jacob; Olupathage, Harshana; Campbell, Avery; Hage, David S.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-08-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Current Protocols</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>e867</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2691-1299</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Immunoaffinity chromatography (IAC) is a type of liquid chromatography that uses immobilized antibodies or related binding agents as selective stationary phases for sample separation or analysis. The strong binding and high selectivity of antibodies have made IAC a popular tool for the purification and analysis of many chemicals and biochemicals, including proteins. The basic principles of IAC are described as related to the use of this method for protein purification and analysis. The main factors to consider in this technique are also presented under a discussion of the general strategy to follow during the development of a new IAC method. Protocols, as illustrated using human serum albumin (HSA) as a model protein, are provided for the use of IAC in several formats. This includes both the use of IAC with traditional low‐performance supports such as agarose for off‐line immunoextraction and supports used in high‐performance IAC for on‐line immunoextraction. The use of IAC for protein analysis as a flow‐based or chromatographic immunoassay is also discussed and described using HSA and a competitive binding assay format as an example.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2108881</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Wiley</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>