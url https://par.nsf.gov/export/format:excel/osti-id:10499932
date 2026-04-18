--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10499932</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1073/pnas.2312571121</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Structural phase purification of bulk HfO &lt;sub&gt;2&lt;/sub&gt; :Y through pressure cycling</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Musfeldt, J. L.; Singh, Sobhit; Fan, Shiyu; Gu, Yanhong; Xu, Xianghan; Cheong, S.-W.; Liu, Z.; Vanderbilt, David; Rabe, Karin M.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-30T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the National Academy of Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>121</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0027-8424</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;We combine synchrotron-based infrared absorption and Raman scattering spectroscopies with diamond anvil cell techniques and first-principles calculations to explore the properties of hafnia under compression. We find that pressure drives HfO&lt;inline-formula&gt;&lt;math display='inline' overflow='scroll'&gt;&lt;msub&gt;&lt;mrow/&gt;&lt;mn&gt;2&lt;/mn&gt;&lt;/msub&gt;&lt;/math&gt;&lt;/inline-formula&gt;:7%Y from the mixed monoclinic (&lt;inline-formula&gt;&lt;math display='inline' overflow='scroll'&gt;&lt;mrow&gt;&lt;mi&gt;P&lt;/mi&gt;&lt;msub&gt;&lt;mn&gt;2&lt;/mn&gt;&lt;mn&gt;1&lt;/mn&gt;&lt;/msub&gt;&lt;mo stretchy='false'&gt;/&lt;/mo&gt;&lt;mi&gt;c&lt;/mi&gt;&lt;/mrow&gt;&lt;/math&gt;&lt;/inline-formula&gt;)&lt;inline-formula&gt;&lt;math display='inline' overflow='scroll'&gt;&lt;mo&gt;+&lt;/mo&gt;&lt;/math&gt;&lt;/inline-formula&gt;antipolar orthorhombic (&lt;inline-formula&gt;&lt;math display='inline' overflow='scroll'&gt;&lt;mrow&gt;&lt;mi mathvariant='italic'&gt;Pbca&lt;/mi&gt;&lt;/mrow&gt;&lt;/math&gt;&lt;/inline-formula&gt;) phase to pure antipolar orthorhombic (&lt;inline-formula&gt;&lt;math display='inline' overflow='scroll'&gt;&lt;mrow&gt;&lt;mi mathvariant='italic'&gt;Pbca&lt;/mi&gt;&lt;/mrow&gt;&lt;/math&gt;&lt;/inline-formula&gt;) phase at approximately 6.3 GPa. This transformation is irreversible, meaning that upon release, the material is kinetically trapped in the&lt;inline-formula&gt;&lt;math display='inline' overflow='scroll'&gt;&lt;mrow&gt;&lt;mi mathvariant='italic'&gt;Pbca&lt;/mi&gt;&lt;/mrow&gt;&lt;/math&gt;&lt;/inline-formula&gt;metastable state at 300 K. Compression also drives polar orthorhombic (&lt;inline-formula&gt;&lt;math display='inline' overflow='scroll'&gt;&lt;mrow&gt;&lt;mi&gt;P&lt;/mi&gt;&lt;mi&gt;c&lt;/mi&gt;&lt;mi&gt;a&lt;/mi&gt;&lt;msub&gt;&lt;mn&gt;2&lt;/mn&gt;&lt;mn&gt;1&lt;/mn&gt;&lt;/msub&gt;&lt;/mrow&gt;&lt;/math&gt;&lt;/inline-formula&gt;) hafnia into the tetragonal (&lt;inline-formula&gt;&lt;math display='inline' overflow='scroll'&gt;&lt;mrow&gt;&lt;mi&gt;P&lt;/mi&gt;&lt;msub&gt;&lt;mn&gt;4&lt;/mn&gt;&lt;mn&gt;2&lt;/mn&gt;&lt;/msub&gt;&lt;mo stretchy='false'&gt;/&lt;/mo&gt;&lt;mi&gt;n&lt;/mi&gt;&lt;mi&gt;m&lt;/mi&gt;&lt;mi&gt;c&lt;/mi&gt;&lt;/mrow&gt;&lt;/math&gt;&lt;/inline-formula&gt;) phase, although the latter is not metastable upon release. These results are unified by an analysis of the energy landscape. The fact that pressure allows us to stabilize targeted metastable structures with less Y stabilizer is important to preserving the flat phonon band physics of pure HfO&lt;inline-formula&gt;&lt;math display='inline' overflow='scroll'&gt;&lt;msub&gt;&lt;mrow/&gt;&lt;mn&gt;2&lt;/mn&gt;&lt;/msub&gt;&lt;/math&gt;&lt;/inline-formula&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1954856</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>National Academy of Sciences</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>